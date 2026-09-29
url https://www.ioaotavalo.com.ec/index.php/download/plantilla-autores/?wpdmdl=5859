--- v0 (2025-10-09)
+++ v1 (2026-09-29)
@@ -4,51 +4,51 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="09A3A7C6" w14:textId="4FD804D5" w:rsidR="0002586A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7114"/>
         </w:tabs>
         <w:ind w:left="116"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="66681DF6" w14:textId="77777777" w:rsidR="0002586A" w:rsidRDefault="0002586A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9839,66 +9839,166 @@
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="424B56AF" w14:textId="77777777" w:rsidR="0002586A" w:rsidRPr="00CD2C07" w:rsidRDefault="0002586A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F493D55" w14:textId="77777777" w:rsidR="0002586A" w:rsidRPr="00CD2C07" w:rsidRDefault="0002586A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17C2C3D7" w14:textId="77777777" w:rsidR="0002586A" w:rsidRPr="00CD2C07" w:rsidRDefault="00600F6D">
+    <w:p w14:paraId="17C2C3D7" w14:textId="77777777" w:rsidR="0002586A" w:rsidRPr="00CD2C07" w:rsidRDefault="009A5B27">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:pict w14:anchorId="7ABF83E1">
-[...4 lines deleted...]
-        </w:pict>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ABF83E1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>1085215</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>202565</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1864995" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="14605" b="11430"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="1" name="Freeform 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1864995" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst>
+                            <a:gd name="T0" fmla="*/ 0 w 2937"/>
+                            <a:gd name="T1" fmla="*/ 0 h 1270"/>
+                            <a:gd name="T2" fmla="*/ 1864995 w 2937"/>
+                            <a:gd name="T3" fmla="*/ 0 h 1270"/>
+                            <a:gd name="T4" fmla="*/ 0 60000 65536"/>
+                            <a:gd name="T5" fmla="*/ 0 60000 65536"/>
+                          </a:gdLst>
+                          <a:ahLst/>
+                          <a:cxnLst>
+                            <a:cxn ang="T4">
+                              <a:pos x="T0" y="T1"/>
+                            </a:cxn>
+                            <a:cxn ang="T5">
+                              <a:pos x="T2" y="T3"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="0" t="0" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="2937" h="1270">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="2937" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:noFill/>
+                        <a:ln w="9675">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1BE8E1FB" id="Freeform 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:85.45pt;margin-top:15.95pt;width:146.85pt;height:.1pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="2937,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBcz/iWogIAANsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuOmzAQfa/Uf7D8WKkBct2gkFW1260q&#13;&#10;bS/Sph/gGBNQjce1nZD06zs2hJC0fanKAxozhzMzZzyzuj/WkhyEsRWojCajmBKhOOSV2mX02+bp&#13;&#10;7R0l1jGVMwlKZPQkLL1fv361anQqxlCCzIUhSKJs2uiMls7pNIosL0XN7Ai0UOgswNTM4dHsotyw&#13;&#10;BtlrGY3jeB41YHJtgAtr8etj66TrwF8UgrsvRWGFIzKjmJsLbxPeW/+O1iuW7gzTZcW7NNg/ZFGz&#13;&#10;SmHQnuqROUb2pvqNqq64AQuFG3GoIyiKiotQA1aTxDfVvJRMi1ALimN1L5P9f7T88+FFfzU+dauf&#13;&#10;gX+3qEjUaJv2Hn+wiCHb5hPk2EO2dxCKPRam9n9iGeQYND31moqjIxw/Jnfz6XI5o4SjLxkvguQR&#13;&#10;S8//8r11HwQEHnZ4tq7tSI5W0DMnitUYdIPdK2qJzXkTkZg0ZLycLLr29ZjkClOSczzsS48ZDzBd&#13;&#10;cn9hmwyQMfkz2/QKM4/xIfPZbDK/TQ0VGKR/A0Q9dueKWXkWgR9VpwJahPmJ2kyD8BqsF9xrgqpu&#13;&#10;Eh8MORDmNbugZ1dorNyjJ0N0+1cXxuC43A6KoQQHZduWo5nz2fkg3iRNRkMbSNn11ntqOIgNBIy7&#13;&#10;uRYY7eKVaohqec73B4GtGw0fKZTXR/dJD66NgqdKynBvpPI5LeeLtnILssq902djzW77IA05ML8L&#13;&#10;wtMpcQUzsFd5ICsFy993tmOVbO2QWjcjfiz8qrHpFvITjoiBdsPgRkSjBPOTkga3S0btjz0zghL5&#13;&#10;UeH4LpPp1K+jcJjOFmM8mKFnO/QwxZEqo47iLfDmg2tX2F6baldipCQ0WsE7HM2i8jMUZrjNqjvg&#13;&#10;BgkydtvOr6jhOaAuO3n9CwAA//8DAFBLAwQUAAYACAAAACEAIfdwrOIAAAAOAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbExPy27CQAy8V+IfVq7UW9mER9qGbFBLVfUGKvQDNlmTBLLeKLtA2q+ve4KLrbHH&#13;&#10;45lsOdhWnLH3jSMF8TgCgVQ601Cl4Hv38fgMwgdNRreOUMEPeljmo7tMp8Zd6AvP21AJFiGfagV1&#13;&#10;CF0qpS9rtNqPXYfEu73rrQ4M+0qaXl9Y3LZyEkWJtLoh/lDrDlc1lsftySrYfPq3w26/2szn02Jd&#13;&#10;OPmLiTko9XA/vC+4vC5ABBzC9QL+M7B/yNlY4U5kvGgZP0UvTFUwjbkzYZbMEhAFDyYxyDyTtzHy&#13;&#10;PwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#13;&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#13;&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBcz/iWogIAANsFAAAOAAAAAAAAAAAAAAAA&#13;&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAh93Cs4gAAAA4BAAAPAAAAAAAAAAAA&#13;&#10;AAAAAPwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACwYAAAAA&#13;&#10;" path="m,l2937,e" filled="f" strokeweight=".26875mm">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1184271825,0" o:connectangles="0,0"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="25DFE068" w14:textId="77777777" w:rsidR="0002586A" w:rsidRPr="00CD2C07" w:rsidRDefault="0002586A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="25"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18B0AC55" w14:textId="77777777" w:rsidR="0002586A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="103" w:line="362" w:lineRule="auto"/>
         <w:ind w:left="808" w:right="312"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD2C07">
         <w:rPr>
           <w:w w:val="95"/>
           <w:sz w:val="16"/>
@@ -11613,55 +11713,63 @@
         </w:rPr>
         <w:t>posuere</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD2C07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD2C07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>cubilia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD2C07">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD2C07">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Curae; In ac dui </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD2C07">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Curae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD2C07">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; In ac dui </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD2C07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>quis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD2C07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> mi </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD2C07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>consectetuer</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD2C07">
         <w:rPr>
@@ -13506,55 +13614,63 @@
         </w:rPr>
         <w:t>posuere</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD2C07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD2C07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>cubilia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CD2C07">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD2C07">
-[...3 lines deleted...]
-        <w:t>Curae;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD2C07">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Curae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD2C07">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD2C07">
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD2C07">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sed</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD2C07">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD2C07">
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -19575,51 +19691,78 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>eros.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Proin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> magna.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0258C69C" w14:textId="77777777" w:rsidR="0002586A" w:rsidRDefault="0002586A">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22C7F051" w14:textId="77777777" w:rsidR="0002586A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1CA8F4EC" w14:textId="7D5F5FFE" w:rsidR="009A5B27" w:rsidRDefault="009A5B27">
+      <w:pPr>
+        <w:spacing w:line="602" w:lineRule="auto"/>
+        <w:ind w:left="808" w:right="3773"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Declaración sobre el uso de IA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C7F051" w14:textId="00D5945A" w:rsidR="0002586A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="602" w:lineRule="auto"/>
         <w:ind w:left="808" w:right="3773"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Referencias bibliográficas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(En orden alfabético)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -19904,143 +20047,143 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">GUIDE 7th </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>edition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0002586A" w:rsidSect="001203D9">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1964" w:right="1380" w:bottom="940" w:left="900" w:header="720" w:footer="748" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="481855B8" w14:textId="77777777" w:rsidR="00600F6D" w:rsidRDefault="00600F6D">
+    <w:p w14:paraId="407603B3" w14:textId="77777777" w:rsidR="00C10745" w:rsidRDefault="00C10745">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7430416D" w14:textId="77777777" w:rsidR="00600F6D" w:rsidRDefault="00600F6D">
+    <w:p w14:paraId="5324CE2B" w14:textId="77777777" w:rsidR="00C10745" w:rsidRDefault="00C10745">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="42ED5D1B" w14:textId="08897E83" w:rsidR="0002586A" w:rsidRDefault="0002586A">
     <w:pPr>
       <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07D47656" w14:textId="77777777" w:rsidR="00600F6D" w:rsidRDefault="00600F6D">
+    <w:p w14:paraId="0BBD8F64" w14:textId="77777777" w:rsidR="00C10745" w:rsidRDefault="00C10745">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04210069" w14:textId="77777777" w:rsidR="00600F6D" w:rsidRDefault="00600F6D">
+    <w:p w14:paraId="69ADC4C4" w14:textId="77777777" w:rsidR="00C10745" w:rsidRDefault="00C10745">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="536970E5" w14:textId="1EA6E95F" w:rsidR="00CD2C07" w:rsidRDefault="00CD2C07">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0453AD45" wp14:editId="6456180F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-565106</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-450806</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7564582" cy="10700388"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1423819391" name="Imagen 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -20066,51 +20209,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7564582" cy="10700388"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12405EBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AF92FAB6"/>
     <w:lvl w:ilvl="0" w:tplc="DE6EE274">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1528" w:hanging="360"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="06D0C3CC">
       <w:numFmt w:val="bullet"/>
@@ -20328,113 +20471,119 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7814" w:hanging="668"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1879464949">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="843203219">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="199"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0002586A"/>
     <w:rsid w:val="0002586A"/>
     <w:rsid w:val="001203D9"/>
+    <w:rsid w:val="00417D67"/>
     <w:rsid w:val="005C1893"/>
     <w:rsid w:val="00600F6D"/>
+    <w:rsid w:val="009A5B27"/>
+    <w:rsid w:val="00C10745"/>
     <w:rsid w:val="00CD2C07"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-EC"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6AEF91DC"/>
   <w15:docId w15:val="{261F4A58-A146-924A-8FEE-F312F3619AD2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -20974,51 +21123,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CD2C07"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4419"/>
         <w:tab w:val="right" w:pos="8838"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00CD2C07"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
       <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -21273,75 +21422,75 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1802</Words>
-  <Characters>9916</Characters>
+  <Words>1807</Words>
+  <Characters>9943</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>82</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - Plantilla-Template-Sarance-12.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11695</CharactersWithSpaces>
+  <CharactersWithSpaces>11727</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - Plantilla-Template-Sarance-12.docx</dc:title>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2023-04-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Word</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">